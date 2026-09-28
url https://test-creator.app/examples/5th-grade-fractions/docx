--- v0 (2026-06-29)
+++ v1 (2026-09-28)
@@ -706,70 +706,70 @@
       </w:r>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="a89e92"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">Made with Test-creator.app  ·  Page </w:t>
+      <w:t xml:space="preserve">Made with Test-creator.app  ·  </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="a89e92"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
       <w:instrText xml:space="preserve">PAGE</w:instrText>
       <w:fldChar w:fldCharType="separate"/>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="a89e92"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve"> of </w:t>
+      <w:t xml:space="preserve"> / </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="a89e92"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
       <w:fldChar w:fldCharType="separate"/>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>